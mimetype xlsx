--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -690,51 +690,51 @@
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>이은추</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>이광우</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>강우용</t>
   </si>
   <si>
     <t>이준상</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>김인득</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>박민석(경남)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>최재성</t>
   </si>
   <si>
     <t>103</t>
   </si>