--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -426,51 +426,51 @@
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>김기남</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>김정곤</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>박성경</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>주범준</t>
   </si>