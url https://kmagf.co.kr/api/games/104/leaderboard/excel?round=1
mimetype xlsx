--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -516,51 +516,51 @@
   <si>
     <t>72</t>
   </si>
   <si>
     <t>유지웅</t>
   </si>
   <si>
     <t>최진호</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>장근영</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>장한민</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>김재화</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>류종태</t>
   </si>
   <si>
     <t>박성훈</t>
   </si>
   <si>
     <t>강현호</t>
   </si>