--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -117,51 +117,51 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>임상규(경기)</t>
+    <t>임상규</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>김성수(경기구리)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>박준현</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>임영재</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>박종기</t>
   </si>