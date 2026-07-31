--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -204,51 +204,51 @@
   <si>
     <t>15</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>한상준</t>
   </si>
   <si>
     <t>황인상</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>CHOI MICHAEL SUN CHUL</t>
+    <t>최순철</t>
   </si>
   <si>
     <t>윤태기</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>박래영</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>박세욱</t>
   </si>
   <si>
     <t>김문태</t>
   </si>
@@ -618,51 +618,51 @@
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>김상효</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>권용택</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>이한직</t>
   </si>
   <si>
     <t>천태영</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>유성희</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>정기웅</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>87</t>
   </si>