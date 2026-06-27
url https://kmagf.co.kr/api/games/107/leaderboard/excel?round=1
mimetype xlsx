--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="289">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>현종철</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -87,51 +87,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>황대진</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>엄동수</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>이성호</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>박용일</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>정덕기</t>
   </si>
   <si>
     <t>12</t>
   </si>
@@ -294,56 +294,50 @@
   <si>
     <t>37</t>
   </si>
   <si>
     <t>박경근</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>하헌준</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>양대욱</t>
   </si>
   <si>
-    <t>41</t>
-[...4 lines deleted...]
-  <si>
     <t>42</t>
   </si>
   <si>
     <t>김유호</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>유방원</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>백동호</t>
@@ -441,51 +435,51 @@
   <si>
     <t>60</t>
   </si>
   <si>
     <t>조근영</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>최창기</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>권오길</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>송기민</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>한상엽</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
@@ -609,51 +603,51 @@
   <si>
     <t>장의성</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>박석수</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>전석균</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>임상규(경기)</t>
+    <t>임상규</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>장세용</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>곽철환</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>박준현</t>
   </si>
@@ -1559,1297 +1553,1297 @@
         <v>7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>94</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>95</v>
       </c>
       <c r="B43" t="s">
         <v>96</v>
       </c>
       <c r="C43" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="D43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>102</v>
       </c>
       <c r="B46" t="s">
         <v>103</v>
       </c>
       <c r="C46" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="D47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>109</v>
       </c>
       <c r="B49" t="s">
         <v>110</v>
       </c>
       <c r="C49" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>111</v>
       </c>
       <c r="B50" t="s">
         <v>112</v>
       </c>
       <c r="C50" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>113</v>
       </c>
       <c r="B51" t="s">
         <v>114</v>
       </c>
       <c r="C51" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>115</v>
       </c>
       <c r="B52" t="s">
         <v>116</v>
       </c>
       <c r="C52" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>117</v>
       </c>
       <c r="B53" t="s">
         <v>118</v>
       </c>
       <c r="C53" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>119</v>
       </c>
       <c r="B54" t="s">
         <v>120</v>
       </c>
       <c r="C54" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>122</v>
       </c>
       <c r="C55" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="D55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>126</v>
       </c>
       <c r="B57" t="s">
         <v>127</v>
       </c>
       <c r="C57" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>128</v>
       </c>
       <c r="B58" t="s">
         <v>129</v>
       </c>
       <c r="C58" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>130</v>
       </c>
       <c r="B59" t="s">
         <v>131</v>
       </c>
       <c r="C59" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>132</v>
       </c>
       <c r="B60" t="s">
         <v>133</v>
       </c>
       <c r="C60" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>134</v>
       </c>
       <c r="B61" t="s">
         <v>135</v>
       </c>
       <c r="C61" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>136</v>
       </c>
       <c r="B62" t="s">
         <v>137</v>
       </c>
       <c r="C62" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="D62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>139</v>
+      </c>
+      <c r="B63" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>141</v>
       </c>
       <c r="B64" t="s">
         <v>142</v>
       </c>
       <c r="C64" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>143</v>
       </c>
       <c r="B65" t="s">
         <v>144</v>
       </c>
       <c r="C65" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>145</v>
       </c>
       <c r="B66" t="s">
         <v>146</v>
       </c>
       <c r="C66" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>147</v>
       </c>
       <c r="B67" t="s">
         <v>148</v>
       </c>
       <c r="C67" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>149</v>
       </c>
       <c r="B68" t="s">
         <v>150</v>
       </c>
       <c r="C68" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
         <v>151</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>6</v>
+        <v>152</v>
       </c>
       <c r="B70" t="s">
         <v>153</v>
       </c>
       <c r="C70" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
         <v>154</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B72" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="B73" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C73" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>18</v>
+      </c>
+      <c r="B74" t="s">
         <v>159</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="B75" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C75" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="B76" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C76" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B77" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C77" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="B78" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C78" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="B79" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B80" t="s">
         <v>166</v>
       </c>
       <c r="C80" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="B81" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C81" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="B82" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C82" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="B83" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C83" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B84" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C84" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B85" t="s">
         <v>172</v>
       </c>
       <c r="C85" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>173</v>
       </c>
       <c r="B86" t="s">
         <v>174</v>
       </c>
       <c r="C86" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>175</v>
       </c>
       <c r="B87" t="s">
         <v>176</v>
       </c>
       <c r="C87" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>177</v>
       </c>
       <c r="B88" t="s">
         <v>178</v>
       </c>
       <c r="C88" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>179</v>
       </c>
       <c r="B89" t="s">
         <v>180</v>
       </c>
       <c r="C89" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>181</v>
       </c>
       <c r="B90" t="s">
         <v>182</v>
       </c>
       <c r="C90" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>183</v>
       </c>
       <c r="B91" t="s">
         <v>184</v>
       </c>
       <c r="C91" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>185</v>
       </c>
       <c r="B92" t="s">
         <v>186</v>
       </c>
       <c r="C92" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>187</v>
       </c>
       <c r="B93" t="s">
         <v>188</v>
       </c>
       <c r="C93" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>189</v>
       </c>
       <c r="B94" t="s">
         <v>190</v>
       </c>
       <c r="C94" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>191</v>
       </c>
       <c r="B95" t="s">
         <v>192</v>
       </c>
       <c r="C95" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>193</v>
       </c>
       <c r="B96" t="s">
         <v>194</v>
       </c>
       <c r="C96" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>195</v>
       </c>
       <c r="B97" t="s">
         <v>196</v>
       </c>
       <c r="C97" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>197</v>
       </c>
       <c r="B98" t="s">
         <v>198</v>
       </c>
       <c r="C98" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>199</v>
       </c>
       <c r="B99" t="s">
         <v>200</v>
       </c>
       <c r="C99" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>201</v>
       </c>
       <c r="B100" t="s">
         <v>202</v>
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>203</v>
       </c>
       <c r="B101" t="s">
         <v>204</v>
       </c>
       <c r="C101" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>205</v>
       </c>
       <c r="B102" t="s">
         <v>206</v>
       </c>
       <c r="C102" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>207</v>
       </c>
       <c r="B103" t="s">
         <v>208</v>
       </c>
       <c r="C103" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>209</v>
       </c>
       <c r="B104" t="s">
         <v>210</v>
       </c>
       <c r="C104" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>211</v>
       </c>
       <c r="B105" t="s">
         <v>212</v>
       </c>
       <c r="C105" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>213</v>
       </c>
       <c r="B106" t="s">
         <v>214</v>
       </c>
       <c r="C106" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>215</v>
       </c>
       <c r="B107" t="s">
         <v>216</v>
       </c>
       <c r="C107" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>217</v>
       </c>
       <c r="B108" t="s">
         <v>218</v>
       </c>
       <c r="C108" t="s">
         <v>175</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>219</v>
       </c>
       <c r="B109" t="s">
         <v>220</v>
       </c>
       <c r="C109" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>221</v>
       </c>
       <c r="B110" t="s">
         <v>222</v>
       </c>
       <c r="C110" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>223</v>
       </c>
       <c r="B111" t="s">
         <v>224</v>
       </c>
       <c r="C111" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>225</v>
       </c>
       <c r="B112" t="s">
         <v>226</v>
       </c>
       <c r="C112" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>227</v>
       </c>
       <c r="B113" t="s">
         <v>228</v>
       </c>
       <c r="C113" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>229</v>
       </c>
       <c r="B114" t="s">
         <v>230</v>
       </c>
       <c r="C114" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>231</v>
       </c>
       <c r="B115" t="s">
         <v>232</v>
       </c>
       <c r="C115" t="s">
         <v>177</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>233</v>
       </c>
       <c r="B116" t="s">
         <v>234</v>
       </c>
       <c r="C116" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>235</v>
       </c>
       <c r="B117" t="s">
         <v>236</v>
       </c>
       <c r="C117" t="s">
         <v>179</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>237</v>
       </c>
       <c r="B118" t="s">
         <v>238</v>
       </c>
       <c r="C118" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>239</v>
       </c>
       <c r="B119" t="s">
         <v>240</v>
       </c>
       <c r="C119" t="s">
         <v>181</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>241</v>
       </c>
       <c r="B120" t="s">
         <v>242</v>
       </c>
       <c r="C120" t="s">
         <v>183</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>243</v>
       </c>
       <c r="B121" t="s">
         <v>244</v>
       </c>
       <c r="C121" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>245</v>
       </c>
       <c r="B122" t="s">
         <v>246</v>
       </c>
       <c r="C122" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>247</v>
       </c>
       <c r="B123" t="s">
         <v>248</v>
       </c>
       <c r="C123" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>249</v>
       </c>
       <c r="B124" t="s">
         <v>250</v>
       </c>
       <c r="C124" t="s">
         <v>185</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>251</v>
       </c>
       <c r="B125" t="s">
         <v>252</v>
       </c>
       <c r="C125" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>253</v>
       </c>
       <c r="B126" t="s">
         <v>254</v>
       </c>
       <c r="C126" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>255</v>
       </c>
       <c r="B127" t="s">
         <v>256</v>
       </c>
       <c r="C127" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>257</v>
       </c>
       <c r="B128" t="s">
         <v>258</v>
       </c>
       <c r="C128" t="s">
         <v>187</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>259</v>
       </c>
       <c r="B129" t="s">
         <v>260</v>
       </c>
       <c r="C129" t="s">
         <v>189</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>261</v>
       </c>
       <c r="B130" t="s">
         <v>262</v>
       </c>
       <c r="C130" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>263</v>
       </c>
       <c r="B131" t="s">
         <v>264</v>
       </c>
       <c r="C131" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>265</v>
       </c>
       <c r="B132" t="s">
         <v>266</v>
       </c>
       <c r="C132" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>267</v>
       </c>
       <c r="B133" t="s">
         <v>268</v>
       </c>
       <c r="C133" t="s">
         <v>191</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>269</v>
       </c>
       <c r="B134" t="s">
         <v>270</v>
@@ -2861,174 +2855,160 @@
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>271</v>
       </c>
       <c r="B135" t="s">
         <v>272</v>
       </c>
       <c r="C135" t="s">
         <v>195</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>273</v>
       </c>
       <c r="B136" t="s">
         <v>274</v>
       </c>
       <c r="C136" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>275</v>
       </c>
       <c r="B137" t="s">
         <v>276</v>
       </c>
       <c r="C137" t="s">
         <v>203</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>277</v>
       </c>
       <c r="B138" t="s">
         <v>278</v>
       </c>
       <c r="C138" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>279</v>
       </c>
       <c r="B139" t="s">
         <v>280</v>
       </c>
       <c r="C139" t="s">
         <v>205</v>
       </c>
       <c r="D139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>281</v>
       </c>
       <c r="B140" t="s">
         <v>282</v>
       </c>
       <c r="C140" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>283</v>
       </c>
       <c r="B141" t="s">
         <v>284</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>285</v>
       </c>
       <c r="B142" t="s">
         <v>286</v>
       </c>
       <c r="C142" t="s">
-        <v>215</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>285</v>
+      </c>
+      <c r="B143" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B144" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>7</v>
-[...12 lines deleted...]
-      <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>