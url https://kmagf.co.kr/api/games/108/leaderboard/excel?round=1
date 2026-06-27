--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -177,51 +177,51 @@
   <si>
     <t>민동호</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김연기</t>
   </si>
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>양희국</t>
   </si>
   <si>
     <t>김충우</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>박상준(강원)</t>
+    <t>박상준</t>
   </si>
   <si>
     <t>김문태</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>이동석</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>박종구</t>
   </si>
   <si>
     <t>박석수</t>
   </si>
@@ -243,51 +243,51 @@
   <si>
     <t>84</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>지도용</t>
   </si>
   <si>
     <t>이상모</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>김한태</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>전옥진</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>박종인</t>
   </si>
   <si>
     <t>87</t>
   </si>
@@ -507,51 +507,51 @@
   <si>
     <t>명기남</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>황용하</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>이중근</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>최승재</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>한재호</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>이재필</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>민경세</t>
   </si>