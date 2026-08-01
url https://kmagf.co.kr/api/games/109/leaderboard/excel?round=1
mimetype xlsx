--- v0 (2026-05-13)
+++ v1 (2026-08-01)
@@ -147,51 +147,51 @@
   <si>
     <t>김경호(경기)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>최원석(경기)</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>김재환(서울)</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>임상규(경기)</t>
+    <t>임상규</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>김문태</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -240,51 +240,51 @@
   <si>
     <t>28</t>
   </si>
   <si>
     <t>김동근</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>김대열</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>박용관</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>박운기</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
@@ -414,57 +414,57 @@
   <si>
     <t>안덕균</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>정을연</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>이진호</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>곽봉수</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>이준영</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
     <t>서정호</t>
-  </si>
-[...4 lines deleted...]
-    <t>이준영</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>맹병일</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>문희성</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>강준구</t>
   </si>