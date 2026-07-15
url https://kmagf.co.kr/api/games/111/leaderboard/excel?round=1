--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -204,51 +204,51 @@
   <si>
     <t>22</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>김찬용(경기)</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>박준현</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>권오건</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>문준섭</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>서정호</t>
   </si>
@@ -291,51 +291,51 @@
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>송여종</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>최진환</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>윤태기</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>손기만</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>김종현(광주)</t>
   </si>
   <si>
     <t>43</t>
   </si>