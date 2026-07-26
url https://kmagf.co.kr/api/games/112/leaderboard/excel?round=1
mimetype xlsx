--- v0 (2026-05-23)
+++ v1 (2026-07-26)
@@ -183,51 +183,51 @@
   <si>
     <t>19</t>
   </si>
   <si>
     <t>강성원</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>정영태</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>정동혁</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>장흥수</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>장국태</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>정성현</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>정현석</t>
   </si>