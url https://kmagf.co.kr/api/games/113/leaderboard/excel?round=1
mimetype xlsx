--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -531,51 +531,51 @@
   <si>
     <t>박정현</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>김철수</t>
   </si>
   <si>
     <t>정쌍복</t>
   </si>
   <si>
     <t>김원주</t>
   </si>
   <si>
     <t>박용재</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>권오준(경기)</t>
+    <t>권오준</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>윤영식</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>김성호(서울)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>정영배</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김동엽</t>
   </si>