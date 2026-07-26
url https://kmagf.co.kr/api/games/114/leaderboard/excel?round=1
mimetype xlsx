--- v0 (2026-05-12)
+++ v1 (2026-07-26)
@@ -576,51 +576,51 @@
   <si>
     <t>강봉석</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>하헌준</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>송호성</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>조윤성(서울)</t>
+    <t>조윤성</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>박광수</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김용석</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>정현호</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>박경근</t>
   </si>
@@ -720,51 +720,51 @@
   <si>
     <t>최치원</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>조현진</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>강재홍</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>김은달</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>전해철</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>이성호</t>
   </si>