--- v0 (2026-05-01)
+++ v1 (2026-07-26)
@@ -42,84 +42,84 @@
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>오수연</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>윤지영(경기)</t>
+    <t>윤지영</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>조진숙</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>원채은</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>권영지</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>왕정희</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>문영애</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>백도희</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>명은애</t>
   </si>
   <si>
     <t>11</t>
   </si>
@@ -192,51 +192,51 @@
   <si>
     <t>정주원</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>심소현</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>최윤정</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>김경희(전북)</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>이미경(경기남양주)</t>
+    <t>이미경</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>안예원</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>김희섭</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -273,66 +273,66 @@
   <si>
     <t>김경재</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>김미숙(서울)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>박영애</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>임효정</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>김연희(경기남양주)</t>
+    <t>김연희</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>전예빈</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>박영미(서울)</t>
+    <t>박영미</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>권오정</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>박세순</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>강은영(부산)</t>
   </si>
@@ -543,51 +543,51 @@
   <si>
     <t>임금아</t>
   </si>
   <si>
     <t>고명의</t>
   </si>
   <si>
     <t>이윤미</t>
   </si>
   <si>
     <t>이여주</t>
   </si>
   <si>
     <t>최운혜</t>
   </si>
   <si>
     <t>허혜자</t>
   </si>
   <si>
     <t>정귀진</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>김영진(서울)</t>
+    <t>김영진</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>최혜정</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김경숙</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>윤순영</t>
   </si>