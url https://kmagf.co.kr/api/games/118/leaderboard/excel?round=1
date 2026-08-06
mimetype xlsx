--- v0 (2026-05-01)
+++ v1 (2026-08-06)
@@ -144,84 +144,84 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>이경미</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>최은숙</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>심소현</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>이미경(경기남양주)</t>
+    <t>이미경</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>김재현(경남)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>이유란</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>오수지</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>김연희(경기남양주)</t>
+    <t>김연희</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김미희</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>조미진</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>김명옥</t>
   </si>
@@ -234,51 +234,51 @@
   <si>
     <t>주효순</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>이숙재</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>남궁윤하</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>김기정(경남)</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>윤지영(경기)</t>
+    <t>윤지영</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>정미정(거제)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김소영(충북)</t>
   </si>
   <si>
     <t>35</t>
   </si>
@@ -318,84 +318,84 @@
   <si>
     <t>41</t>
   </si>
   <si>
     <t>최인숙</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>김선영(경기)</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>김민정(경기)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>박성숙</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>문영애</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>전은정(경기)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>조미영</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>김영진(서울)</t>
+    <t>김영진</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>권오정</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>박세순</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>박영애</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>심은자</t>
   </si>
@@ -453,51 +453,51 @@
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김미경(경기)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>유혜정</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>김진희(서울)</t>
+    <t>김진희</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>김응화</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>이진희</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김지현(세종)</t>
   </si>