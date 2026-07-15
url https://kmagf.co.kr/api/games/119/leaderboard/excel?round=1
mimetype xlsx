--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -348,51 +348,51 @@
   <si>
     <t>44</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>이동석</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>전형태</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>송혁명</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>명기남</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>김무태</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>장흥수</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>황준영</t>
   </si>