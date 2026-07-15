--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -684,51 +684,51 @@
   <si>
     <t>이동석</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>박정현</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>김철수</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>최동창</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>강원실</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>전형태</t>
   </si>