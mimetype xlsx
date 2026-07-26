--- v0 (2026-05-12)
+++ v1 (2026-07-26)
@@ -99,57 +99,57 @@
   <si>
     <t>남은화</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>김선희</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>윤지영(경기)</t>
+    <t>윤지영</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>김은주(경북)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>유지민</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>박형숙</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -159,51 +159,51 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>최인숙</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>김연경</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>백수연</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>이미경(경기남양주)</t>
+    <t>이미경</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>김소영(충북)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>정지수</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김은영(제주)</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>이용미</t>
   </si>
@@ -486,87 +486,87 @@
   <si>
     <t>김경희(전북)</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>서명옥</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>김미숙(서울)</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>문영애</t>
   </si>
   <si>
     <t>박인숙</t>
   </si>
   <si>
     <t>황혜영</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>금경옥</t>
   </si>
   <si>
     <t>오수지</t>
   </si>
   <si>
     <t>임혜경</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>전선자</t>
   </si>
   <si>
     <t>김민정(경기)</t>
   </si>
   <si>
-    <t>김영진(서울)</t>
+    <t>김영진</t>
   </si>
   <si>
     <t>오민욱</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>김예정</t>
   </si>
   <si>
     <t>김명선</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>최영실</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>윤이나</t>
   </si>