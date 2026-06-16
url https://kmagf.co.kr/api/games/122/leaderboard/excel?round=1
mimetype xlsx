--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -498,51 +498,51 @@
   <si>
     <t>강재홍</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>조기범</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>주치홍</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>박종선</t>
   </si>
   <si>
     <t>정영호(경북)</t>
   </si>
   <si>
-    <t>김정환(전남)</t>
+    <t>김정환</t>
   </si>
   <si>
     <t>문지선</t>
   </si>
   <si>
     <t>김재구</t>
   </si>
   <si>
     <t>강성원</t>
   </si>
   <si>
     <t>양희국</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>김영옥</t>
   </si>
   <si>
     <t>최우영</t>
   </si>
   <si>
     <t>윤태기</t>
   </si>
@@ -717,51 +717,51 @@
   <si>
     <t>한재익</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>정태환</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김병영</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>박경근</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>CHOI MICHAEL SUN CHUL</t>
+    <t>최순철</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>양대욱</t>
   </si>
   <si>
     <t>고은상</t>
   </si>
   <si>
     <t>조영철</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>박성욱</t>
   </si>