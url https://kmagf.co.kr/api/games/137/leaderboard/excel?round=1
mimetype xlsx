--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -147,90 +147,90 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>박진영(서울구로)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>조아해</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>김연희(경기남양주)</t>
+    <t>김연희</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>홍제경</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>전예빈</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>박킹일</t>
+    <t>박지경</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>김은영(제주)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>이미경(경기남양주)</t>
+    <t>이미경</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>오수연</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>박형숙</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>유현희</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>27</t>
   </si>
@@ -327,51 +327,51 @@
   <si>
     <t>42</t>
   </si>
   <si>
     <t>박현미</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>최정원</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>정미정(거제)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>윤지영(경기)</t>
+    <t>윤지영</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>서경미</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>한연옥</t>
   </si>
@@ -519,51 +519,51 @@
   <si>
     <t>84</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
     <t>김현미</t>
   </si>
   <si>
     <t>황혜영</t>
   </si>
   <si>
     <t>왕정희</t>
   </si>
   <si>
     <t>김남우</t>
   </si>
   <si>
     <t>강순란</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>김다예</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>변미경</t>
   </si>
   <si>
     <t>유은숙</t>
   </si>
   <si>
     <t>한정원</t>
   </si>
   <si>
     <t>박현주</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>