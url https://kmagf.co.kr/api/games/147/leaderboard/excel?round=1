--- v0 (2026-04-30)
+++ v1 (2026-06-25)
@@ -729,51 +729,51 @@
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>이재성</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>이유득</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>김영욱</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>김성수(경기오산)</t>
+    <t>김성수</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>방윤식</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>김정훈</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>김의천</t>
   </si>