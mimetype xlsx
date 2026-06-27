--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -273,51 +273,51 @@
   <si>
     <t>김을생</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>곽관호</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>이재용</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>임상규(경기)</t>
+    <t>임상규</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>김도형</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>하효진</t>
   </si>
@@ -543,51 +543,51 @@
   <si>
     <t>박석주</t>
   </si>
   <si>
     <t>강민규</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>안정환</t>
   </si>
   <si>
     <t>이덕현</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>강민중</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>조수남</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>김형기</t>
   </si>