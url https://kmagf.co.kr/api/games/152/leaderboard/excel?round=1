--- v0 (2026-06-14)
+++ v1 (2026-07-31)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="293">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>김경호(경기)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -393,51 +393,51 @@
   <si>
     <t>원석주</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>윤호윤</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>전명규</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>한홍</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>황용하</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
@@ -543,99 +543,99 @@
   <si>
     <t>김완중</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>이수환</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>김태곤</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>이강수</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>조문상</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>전은식(충남)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>민영성</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>이남용</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>박진원</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>강민수</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>맹병일</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
@@ -799,50 +799,53 @@
     <t>125</t>
   </si>
   <si>
     <t>김승민</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>김정훈</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>조장희</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>김두희</t>
   </si>
   <si>
     <t>129</t>
+  </si>
+  <si>
+    <t>김형수(경기)</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>나성진</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>정강윤</t>
   </si>
@@ -2777,261 +2780,261 @@
         <v>179</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>259</v>
       </c>
       <c r="B129" t="s">
         <v>260</v>
       </c>
       <c r="C129" t="s">
         <v>183</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>261</v>
       </c>
       <c r="B130" t="s">
-        <v>192</v>
+        <v>262</v>
       </c>
       <c r="C130" t="s">
         <v>185</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B131" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C131" t="s">
         <v>187</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B132" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C132" t="s">
         <v>187</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B133" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C133" t="s">
         <v>189</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B134" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C134" t="s">
         <v>189</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B135" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C135" t="s">
         <v>189</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B136" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C136" t="s">
         <v>189</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B137" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C137" t="s">
         <v>189</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B138" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C138" t="s">
         <v>195</v>
       </c>
       <c r="D138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B139" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C139" t="s">
         <v>195</v>
       </c>
       <c r="D139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B140" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C140" t="s">
         <v>197</v>
       </c>
       <c r="D140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B141" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C141" t="s">
         <v>197</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B142" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C142" t="s">
         <v>201</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B143" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C143" t="s">
         <v>201</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B144" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C144" t="s">
         <v>203</v>
       </c>
       <c r="D144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B145" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>