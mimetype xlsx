--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -726,51 +726,51 @@
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>김영홍</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>박명구</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>정성훈</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>김형수</t>
+    <t>김형수(서울)</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>전추호</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>김문수(경기화성)</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>박상준</t>
   </si>