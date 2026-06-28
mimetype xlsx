--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -651,51 +651,51 @@
   <si>
     <t>김현수(경북)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>강준구</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>신철우</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>조익래</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>권오준(경기)</t>
+    <t>권오준</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김원주</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김동엽</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>이재원(서울)</t>
   </si>