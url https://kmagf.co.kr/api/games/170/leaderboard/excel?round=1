--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -93,63 +93,63 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>정우철</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>신보람</t>
+    <t>박종진</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>김민석(대구)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>15</t>
   </si>
@@ -741,51 +741,51 @@
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>안병규</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>양창진</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>김정재</t>
   </si>