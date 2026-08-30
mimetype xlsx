--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -342,51 +342,51 @@
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>곽관호</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>박석수</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>LEE NOAH EUNMAN</t>
+    <t>LEENOAHEUNMAN</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>신국환</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>조문상</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>52</t>
   </si>