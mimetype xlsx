--- v2 (2026-08-30)
+++ v3 (2026-10-22)
@@ -261,51 +261,51 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>박추원</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>김정욱</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>김유호</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>김사수</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>홍구표</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>오주헌</t>
   </si>
@@ -567,51 +567,51 @@
   <si>
     <t>서대진</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김완중</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>정성훈</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>강민수</t>
+    <t>강민수(경기)</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>박석현</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>강승호</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김명재</t>
   </si>