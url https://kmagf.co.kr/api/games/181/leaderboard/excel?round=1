--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="272">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -624,255 +624,252 @@
   <si>
     <t>86</t>
   </si>
   <si>
     <t>김인남</t>
   </si>
   <si>
     <t>김태형(경남)</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>유제빈</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
+    <t>장경섭</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>이준상</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>김정호(경기)</t>
+  </si>
+  <si>
+    <t>장원기</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>고은상</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>최태공</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>정종규</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>김형섭</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>구교섭</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>장인재</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>홍정일</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>김의천</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>유범열</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>최종현</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>LEWIS PRESTON KYLE</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>최낙진</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>박상현(경기)</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>김영식</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>김민석(대구)</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>최길호</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>문장우</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>김도범</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>김민식</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>한지현</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>노기용</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>유성민</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>김용철</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>정병희</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>곽완수</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>최지훈</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>이상엽</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>한성복</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>황태호</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>송호성</t>
+  </si>
+  <si>
+    <t>이이석</t>
+  </si>
+  <si>
     <t>지득구</t>
-  </si>
-[...202 lines deleted...]
-    <t>이이석</t>
   </si>
   <si>
     <t>박종구</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -2471,51 +2468,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>206</v>
       </c>
       <c r="B111" t="s">
         <v>207</v>
       </c>
       <c r="C111" t="s">
         <v>53</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>75</v>
       </c>
       <c r="B112" t="s">
         <v>208</v>
       </c>
       <c r="C112" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>209</v>
       </c>
       <c r="B113" t="s">
         <v>210</v>
       </c>
       <c r="C113" t="s">
         <v>60</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>211</v>
       </c>
       <c r="B114" t="s">
         <v>212</v>
@@ -2527,93 +2524,93 @@
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>213</v>
       </c>
       <c r="B115" t="s">
         <v>214</v>
       </c>
       <c r="C115" t="s">
         <v>60</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>215</v>
       </c>
       <c r="B116" t="s">
         <v>216</v>
       </c>
       <c r="C116" t="s">
-        <v>60</v>
+        <v>195</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>217</v>
       </c>
       <c r="B117" t="s">
         <v>218</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>219</v>
       </c>
       <c r="B118" t="s">
         <v>220</v>
       </c>
       <c r="C118" t="s">
         <v>195</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>221</v>
       </c>
       <c r="B119" t="s">
         <v>222</v>
       </c>
       <c r="C119" t="s">
-        <v>195</v>
+        <v>70</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>223</v>
       </c>
       <c r="B120" t="s">
         <v>224</v>
       </c>
       <c r="C120" t="s">
         <v>70</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>225</v>
       </c>
       <c r="B121" t="s">
         <v>226</v>
@@ -2625,356 +2622,356 @@
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>227</v>
       </c>
       <c r="B122" t="s">
         <v>228</v>
       </c>
       <c r="C122" t="s">
         <v>70</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>229</v>
       </c>
       <c r="B123" t="s">
         <v>230</v>
       </c>
       <c r="C123" t="s">
-        <v>70</v>
+        <v>198</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>231</v>
       </c>
       <c r="B124" t="s">
         <v>232</v>
       </c>
       <c r="C124" t="s">
         <v>198</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>233</v>
       </c>
       <c r="B125" t="s">
         <v>234</v>
       </c>
       <c r="C125" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>235</v>
       </c>
       <c r="B126" t="s">
         <v>236</v>
       </c>
       <c r="C126" t="s">
         <v>200</v>
       </c>
       <c r="D126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>237</v>
       </c>
       <c r="B127" t="s">
         <v>238</v>
       </c>
       <c r="C127" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>239</v>
       </c>
       <c r="B128" t="s">
         <v>240</v>
       </c>
       <c r="C128" t="s">
         <v>202</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>241</v>
       </c>
       <c r="B129" t="s">
         <v>242</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>243</v>
       </c>
       <c r="B130" t="s">
         <v>244</v>
       </c>
       <c r="C130" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>245</v>
       </c>
       <c r="B131" t="s">
         <v>246</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>247</v>
       </c>
       <c r="B132" t="s">
         <v>248</v>
       </c>
       <c r="C132" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>249</v>
       </c>
       <c r="B133" t="s">
         <v>250</v>
       </c>
       <c r="C133" t="s">
         <v>206</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>251</v>
       </c>
       <c r="B134" t="s">
         <v>252</v>
       </c>
       <c r="C134" t="s">
-        <v>206</v>
+        <v>75</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>253</v>
       </c>
       <c r="B135" t="s">
         <v>254</v>
       </c>
       <c r="C135" t="s">
         <v>75</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>255</v>
       </c>
       <c r="B136" t="s">
         <v>256</v>
       </c>
       <c r="C136" t="s">
         <v>75</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>257</v>
       </c>
       <c r="B137" t="s">
         <v>258</v>
       </c>
       <c r="C137" t="s">
-        <v>75</v>
+        <v>209</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>259</v>
       </c>
       <c r="B138" t="s">
         <v>260</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>261</v>
       </c>
       <c r="B139" t="s">
         <v>262</v>
       </c>
       <c r="C139" t="s">
         <v>209</v>
       </c>
       <c r="D139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>263</v>
       </c>
       <c r="B140" t="s">
         <v>264</v>
       </c>
       <c r="C140" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="D140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>265</v>
       </c>
       <c r="B141" t="s">
         <v>266</v>
       </c>
       <c r="C141" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>267</v>
       </c>
       <c r="B142" t="s">
         <v>268</v>
       </c>
       <c r="C142" t="s">
-        <v>229</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>267</v>
+      </c>
+      <c r="B143" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B144" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B145" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>