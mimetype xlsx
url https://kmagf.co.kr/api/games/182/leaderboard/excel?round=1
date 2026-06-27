--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -666,96 +666,96 @@
   <si>
     <t>90</t>
   </si>
   <si>
     <t>장윤재</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>정강윤</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>류종태</t>
   </si>
   <si>
     <t>김충학</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>김종호</t>
+    <t>김종호(경북)</t>
   </si>
   <si>
     <t>장세환</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>윤용규</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>하효진</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>이형기</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>윤지훈</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>이재필</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>김슬범</t>
+    <t>김우진</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>김기영</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>최석동</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>백종필</t>
   </si>