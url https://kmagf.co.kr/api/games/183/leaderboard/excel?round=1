--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -13,62 +13,716 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="222">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>곽도행</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>김용현(대구)</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>이병갑</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>백동호</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>김상문</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>오철</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>임택수</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>남용현</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>김동중</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>백경윤</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>최주호</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>이원진</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>박세근</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>서성환</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>이정환</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>이이석</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>장희근</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>김태형(경남)</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>박태수(부산동래)</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>서환용</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>하효진</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>진권섭</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>한제호</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>유상수</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>정연수</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>김기정(부산)</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>김희규</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>오상호</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>이홍규</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>권영윤</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>김형일</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>정성훈</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>최용진</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>장동익</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>정지훈</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>최종현</t>
+  </si>
+  <si>
+    <t>정상문</t>
+  </si>
+  <si>
+    <t>강성호</t>
+  </si>
+  <si>
+    <t>배석한</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>LEWIS PRESTON KYLE</t>
+  </si>
+  <si>
+    <t>박민수</t>
+  </si>
+  <si>
+    <t>조준혁</t>
+  </si>
+  <si>
+    <t>김도형</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>최지훈</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>정낙훈</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>최훈석</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>김칠호</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>이현욱</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>최필규</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>송용재</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>고홍윤</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>임동섭</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>서성민</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>김진형</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>우성호</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>임태영</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>유지웅</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>안남기</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>심우현</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>서종민</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>이상원</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>최재현</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>한지현</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>허스산</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>지득구</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>이규진</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>장세환</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>김민식</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>천상현</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>함경환</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>백종필</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>김상훈</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>기도영</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>곽건우</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>윤성민</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>전효철</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>우영진</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>최봉재</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>이형기</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>윤재훈</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>김성주</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>추성욱</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>최민준</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>김호준(대구)</t>
+  </si>
+  <si>
+    <t>유범열</t>
+  </si>
+  <si>
+    <t>김영대</t>
+  </si>
+  <si>
+    <t>최경철</t>
+  </si>
+  <si>
+    <t>오세영</t>
+  </si>
+  <si>
+    <t>심태섭</t>
+  </si>
+  <si>
+    <t>박규환</t>
+  </si>
+  <si>
+    <t>장상균</t>
+  </si>
+  <si>
+    <t>송혁명</t>
+  </si>
+  <si>
+    <t>정복남</t>
+  </si>
+  <si>
+    <t>김경호</t>
+  </si>
+  <si>
+    <t>이진규</t>
+  </si>
+  <si>
+    <t>정도균</t>
+  </si>
+  <si>
+    <t>김성수(부산)</t>
+  </si>
+  <si>
+    <t>이영표</t>
+  </si>
+  <si>
+    <t>김우진</t>
+  </si>
+  <si>
+    <t>박상영</t>
+  </si>
+  <si>
+    <t>한성진</t>
+  </si>
+  <si>
+    <t>배성운</t>
+  </si>
+  <si>
+    <t>김주연</t>
+  </si>
+  <si>
+    <t>차연수</t>
+  </si>
+  <si>
+    <t>백현철</t>
+  </si>
+  <si>
+    <t>김민철</t>
+  </si>
+  <si>
+    <t>양경헌</t>
+  </si>
+  <si>
+    <t>신기섭</t>
+  </si>
+  <si>
+    <t>김국영</t>
+  </si>
+  <si>
+    <t>구교섭</t>
+  </si>
+  <si>
+    <t>김제빈</t>
+  </si>
+  <si>
+    <t>김기영</t>
+  </si>
+  <si>
+    <t>이상호(부산)</t>
+  </si>
+  <si>
+    <t>김윤성</t>
+  </si>
+  <si>
+    <t>고민성</t>
+  </si>
+  <si>
+    <t>김덕환</t>
+  </si>
+  <si>
+    <t>김근욱</t>
+  </si>
+  <si>
+    <t>박진섭</t>
+  </si>
+  <si>
+    <t>손원락</t>
+  </si>
+  <si>
+    <t>김지훈(대구)</t>
+  </si>
+  <si>
+    <t>문연준</t>
+  </si>
+  <si>
+    <t>최민수</t>
+  </si>
+  <si>
+    <t>김윤석</t>
+  </si>
+  <si>
+    <t>최규덕</t>
+  </si>
+  <si>
+    <t>황선조</t>
+  </si>
+  <si>
+    <t>장경섭</t>
+  </si>
+  <si>
+    <t>김동원</t>
+  </si>
+  <si>
+    <t>이동규</t>
+  </si>
+  <si>
+    <t>황태윤</t>
+  </si>
+  <si>
+    <t>백규식</t>
+  </si>
+  <si>
+    <t>박세진</t>
+  </si>
+  <si>
+    <t>윤주대</t>
+  </si>
+  <si>
+    <t>전영준</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>
@@ -116,42 +770,1904 @@
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.859375" customWidth="true"/>
     <col min="2" max="2" width="9.765625" customWidth="true"/>
     <col min="3" max="3" width="7.03125" customWidth="true"/>
     <col min="4" max="4" width="7.03125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" t="s">
+        <v>86</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>86</v>
+      </c>
+      <c r="B44" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" t="s">
+        <v>91</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" t="s">
+        <v>91</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" t="s">
+        <v>91</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" t="s">
+        <v>93</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" t="s">
+        <v>93</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" t="s">
+        <v>93</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" t="s">
+        <v>93</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" t="s">
+        <v>93</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" t="s">
+        <v>93</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" t="s">
+        <v>95</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" t="s">
+        <v>95</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" t="s">
+        <v>95</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" t="s">
+        <v>95</v>
+      </c>
+      <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" t="s">
+        <v>95</v>
+      </c>
+      <c r="D65" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" t="s">
+        <v>95</v>
+      </c>
+      <c r="D66" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>135</v>
+      </c>
+      <c r="B67" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" t="s">
+        <v>95</v>
+      </c>
+      <c r="D67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>137</v>
+      </c>
+      <c r="B68" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" t="s">
+        <v>95</v>
+      </c>
+      <c r="D68" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" t="s">
+        <v>95</v>
+      </c>
+      <c r="D69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>141</v>
+      </c>
+      <c r="B70" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" t="s">
+        <v>97</v>
+      </c>
+      <c r="D70" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" t="s">
+        <v>99</v>
+      </c>
+      <c r="D71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>145</v>
+      </c>
+      <c r="B72" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" t="s">
+        <v>99</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>147</v>
+      </c>
+      <c r="B73" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" t="s">
+        <v>101</v>
+      </c>
+      <c r="D73" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>149</v>
+      </c>
+      <c r="B74" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D74" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>151</v>
+      </c>
+      <c r="B75" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" t="s">
+        <v>101</v>
+      </c>
+      <c r="D75" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>153</v>
+      </c>
+      <c r="B76" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>155</v>
+      </c>
+      <c r="B77" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" t="s">
+        <v>103</v>
+      </c>
+      <c r="D77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>157</v>
+      </c>
+      <c r="B78" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" t="s">
+        <v>105</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>159</v>
+      </c>
+      <c r="B79" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" t="s">
+        <v>105</v>
+      </c>
+      <c r="D79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>161</v>
+      </c>
+      <c r="B80" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" t="s">
+        <v>105</v>
+      </c>
+      <c r="D80" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>163</v>
+      </c>
+      <c r="B81" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" t="s">
+        <v>107</v>
+      </c>
+      <c r="D81" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>165</v>
+      </c>
+      <c r="B82" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" t="s">
+        <v>107</v>
+      </c>
+      <c r="D82" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>167</v>
+      </c>
+      <c r="B83" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" t="s">
+        <v>107</v>
+      </c>
+      <c r="D83" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>169</v>
+      </c>
+      <c r="B84" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" t="s">
+        <v>117</v>
+      </c>
+      <c r="D84" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>171</v>
+      </c>
+      <c r="B85" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>171</v>
+      </c>
+      <c r="B86" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>171</v>
+      </c>
+      <c r="B87" t="s">
+        <v>174</v>
+      </c>
+      <c r="C87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>171</v>
+      </c>
+      <c r="B88" t="s">
+        <v>175</v>
+      </c>
+      <c r="C88" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>171</v>
+      </c>
+      <c r="B89" t="s">
+        <v>176</v>
+      </c>
+      <c r="C89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>171</v>
+      </c>
+      <c r="B90" t="s">
+        <v>177</v>
+      </c>
+      <c r="C90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>171</v>
+      </c>
+      <c r="B91" t="s">
+        <v>178</v>
+      </c>
+      <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>171</v>
+      </c>
+      <c r="B92" t="s">
+        <v>179</v>
+      </c>
+      <c r="C92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>171</v>
+      </c>
+      <c r="B93" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>171</v>
+      </c>
+      <c r="B94" t="s">
+        <v>181</v>
+      </c>
+      <c r="C94" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>171</v>
+      </c>
+      <c r="B95" t="s">
+        <v>182</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>171</v>
+      </c>
+      <c r="B96" t="s">
+        <v>183</v>
+      </c>
+      <c r="C96" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>171</v>
+      </c>
+      <c r="B97" t="s">
+        <v>184</v>
+      </c>
+      <c r="C97" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>171</v>
+      </c>
+      <c r="B98" t="s">
+        <v>185</v>
+      </c>
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>171</v>
+      </c>
+      <c r="B99" t="s">
+        <v>186</v>
+      </c>
+      <c r="C99" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>171</v>
+      </c>
+      <c r="B100" t="s">
+        <v>187</v>
+      </c>
+      <c r="C100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>171</v>
+      </c>
+      <c r="B101" t="s">
+        <v>188</v>
+      </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>171</v>
+      </c>
+      <c r="B102" t="s">
+        <v>189</v>
+      </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>171</v>
+      </c>
+      <c r="B103" t="s">
+        <v>190</v>
+      </c>
+      <c r="C103" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>171</v>
+      </c>
+      <c r="B104" t="s">
+        <v>191</v>
+      </c>
+      <c r="C104" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>171</v>
+      </c>
+      <c r="B105" t="s">
+        <v>192</v>
+      </c>
+      <c r="C105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>171</v>
+      </c>
+      <c r="B106" t="s">
+        <v>193</v>
+      </c>
+      <c r="C106" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>171</v>
+      </c>
+      <c r="B107" t="s">
+        <v>194</v>
+      </c>
+      <c r="C107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>171</v>
+      </c>
+      <c r="B108" t="s">
+        <v>195</v>
+      </c>
+      <c r="C108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>171</v>
+      </c>
+      <c r="B109" t="s">
+        <v>196</v>
+      </c>
+      <c r="C109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>171</v>
+      </c>
+      <c r="B110" t="s">
+        <v>197</v>
+      </c>
+      <c r="C110" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>171</v>
+      </c>
+      <c r="B111" t="s">
+        <v>198</v>
+      </c>
+      <c r="C111" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>171</v>
+      </c>
+      <c r="B112" t="s">
+        <v>199</v>
+      </c>
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>171</v>
+      </c>
+      <c r="B113" t="s">
+        <v>200</v>
+      </c>
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>171</v>
+      </c>
+      <c r="B114" t="s">
+        <v>201</v>
+      </c>
+      <c r="C114" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>171</v>
+      </c>
+      <c r="B115" t="s">
+        <v>202</v>
+      </c>
+      <c r="C115" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>171</v>
+      </c>
+      <c r="B116" t="s">
+        <v>203</v>
+      </c>
+      <c r="C116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>171</v>
+      </c>
+      <c r="B117" t="s">
+        <v>204</v>
+      </c>
+      <c r="C117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>171</v>
+      </c>
+      <c r="B118" t="s">
+        <v>205</v>
+      </c>
+      <c r="C118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>171</v>
+      </c>
+      <c r="B119" t="s">
+        <v>206</v>
+      </c>
+      <c r="C119" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>171</v>
+      </c>
+      <c r="B120" t="s">
+        <v>207</v>
+      </c>
+      <c r="C120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>171</v>
+      </c>
+      <c r="B121" t="s">
+        <v>208</v>
+      </c>
+      <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>171</v>
+      </c>
+      <c r="B122" t="s">
+        <v>209</v>
+      </c>
+      <c r="C122" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>171</v>
+      </c>
+      <c r="B123" t="s">
+        <v>210</v>
+      </c>
+      <c r="C123" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>171</v>
+      </c>
+      <c r="B124" t="s">
+        <v>211</v>
+      </c>
+      <c r="C124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>171</v>
+      </c>
+      <c r="B125" t="s">
+        <v>212</v>
+      </c>
+      <c r="C125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>171</v>
+      </c>
+      <c r="B126" t="s">
+        <v>213</v>
+      </c>
+      <c r="C126" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>171</v>
+      </c>
+      <c r="B127" t="s">
+        <v>214</v>
+      </c>
+      <c r="C127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>171</v>
+      </c>
+      <c r="B128" t="s">
+        <v>215</v>
+      </c>
+      <c r="C128" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>171</v>
+      </c>
+      <c r="B129" t="s">
+        <v>216</v>
+      </c>
+      <c r="C129" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>171</v>
+      </c>
+      <c r="B130" t="s">
+        <v>217</v>
+      </c>
+      <c r="C130" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>171</v>
+      </c>
+      <c r="B131" t="s">
+        <v>218</v>
+      </c>
+      <c r="C131" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>171</v>
+      </c>
+      <c r="B132" t="s">
+        <v>219</v>
+      </c>
+      <c r="C132" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>171</v>
+      </c>
+      <c r="B133" t="s">
+        <v>220</v>
+      </c>
+      <c r="C133" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>171</v>
+      </c>
+      <c r="B134" t="s">
+        <v>221</v>
+      </c>
+      <c r="C134" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>