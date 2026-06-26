--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -441,51 +441,51 @@
   <si>
     <t>54</t>
   </si>
   <si>
     <t>이유경</t>
   </si>
   <si>
     <t>김화영</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>송용재</t>
   </si>
   <si>
     <t>최동천</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>이상호(제주)</t>
   </si>
   <si>
-    <t>조태현(호연)</t>
+    <t>설진우</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>장명덕</t>
   </si>
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>이상모</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>김형일</t>
   </si>
   <si>
     <t>59</t>
   </si>