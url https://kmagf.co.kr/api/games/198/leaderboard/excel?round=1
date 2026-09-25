--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -243,51 +243,51 @@
   <si>
     <t>27</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>전형태</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>강봉석</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>임택수</t>
   </si>
   <si>
-    <t>오재철</t>
+    <t>오재철(제주)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>박태영</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>김정수(신안)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>김준배</t>
   </si>
   <si>
     <t>이동석</t>
   </si>
@@ -513,50 +513,56 @@
   <si>
     <t>63</t>
   </si>
   <si>
     <t>김영홍</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>문지선</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>김용현(대구)</t>
   </si>
   <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>정동혁</t>
+  </si>
+  <si>
     <t>67</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
   <si>
     <t>황승안</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>이영수</t>
@@ -708,51 +714,51 @@
   <si>
     <t>박정태</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>김문수(경기화성)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>김성태</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>정동근</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>한충열</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>이진규</t>
   </si>
   <si>
     <t>104</t>
   </si>
@@ -802,56 +808,50 @@
     <t>111</t>
   </si>
   <si>
     <t>문종열</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>최근조</t>
-  </si>
-[...4 lines deleted...]
-    <t>정동혁</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>
@@ -2367,1026 +2367,1026 @@
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>170</v>
       </c>
       <c r="B87" t="s">
         <v>171</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>7</v>
+        <v>172</v>
       </c>
       <c r="B88" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C88" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B89" t="s">
         <v>174</v>
       </c>
       <c r="C89" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B90" t="s">
+        <v>176</v>
+      </c>
+      <c r="C90" t="s">
         <v>175</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C91" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B92" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C92" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B93" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C93" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B94" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C94" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B95" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C95" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B96" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C96" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B97" t="s">
         <v>183</v>
       </c>
       <c r="C97" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="B98" t="s">
+        <v>185</v>
+      </c>
+      <c r="C98" t="s">
         <v>184</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="B99" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C99" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="B100" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C100" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="B101" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C101" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>55</v>
+        <v>147</v>
       </c>
       <c r="B102" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C102" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="B103" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C103" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B104" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C104" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="B105" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C105" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>192</v>
+        <v>57</v>
       </c>
       <c r="B106" t="s">
         <v>193</v>
       </c>
       <c r="C106" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>194</v>
       </c>
       <c r="B107" t="s">
         <v>195</v>
       </c>
       <c r="C107" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>196</v>
       </c>
       <c r="B108" t="s">
         <v>197</v>
       </c>
       <c r="C108" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>60</v>
+        <v>198</v>
       </c>
       <c r="B109" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C109" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>199</v>
+        <v>60</v>
       </c>
       <c r="B110" t="s">
         <v>200</v>
       </c>
       <c r="C110" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>201</v>
       </c>
       <c r="B111" t="s">
         <v>202</v>
       </c>
       <c r="C111" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>203</v>
       </c>
       <c r="B112" t="s">
         <v>204</v>
       </c>
       <c r="C112" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>62</v>
+        <v>205</v>
       </c>
       <c r="B113" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C113" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>206</v>
+        <v>62</v>
       </c>
       <c r="B114" t="s">
         <v>207</v>
       </c>
       <c r="C114" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>208</v>
       </c>
       <c r="B115" t="s">
         <v>209</v>
       </c>
       <c r="C115" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>64</v>
+        <v>210</v>
       </c>
       <c r="B116" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C116" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B117" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C117" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>212</v>
+        <v>66</v>
       </c>
       <c r="B118" t="s">
         <v>213</v>
       </c>
       <c r="C118" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>214</v>
       </c>
       <c r="B119" t="s">
         <v>215</v>
       </c>
       <c r="C119" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>216</v>
       </c>
       <c r="B120" t="s">
         <v>217</v>
       </c>
       <c r="C120" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>218</v>
       </c>
       <c r="B121" t="s">
         <v>219</v>
       </c>
       <c r="C121" t="s">
         <v>194</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>220</v>
       </c>
       <c r="B122" t="s">
         <v>221</v>
       </c>
       <c r="C122" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>222</v>
       </c>
       <c r="B123" t="s">
         <v>223</v>
       </c>
       <c r="C123" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>224</v>
       </c>
       <c r="B124" t="s">
         <v>225</v>
       </c>
       <c r="C124" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>226</v>
       </c>
       <c r="B125" t="s">
         <v>227</v>
       </c>
       <c r="C125" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>228</v>
       </c>
       <c r="B126" t="s">
         <v>229</v>
       </c>
       <c r="C126" t="s">
         <v>196</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>230</v>
       </c>
       <c r="B127" t="s">
         <v>231</v>
       </c>
       <c r="C127" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>68</v>
+        <v>232</v>
       </c>
       <c r="B128" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C128" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>233</v>
+        <v>68</v>
       </c>
       <c r="B129" t="s">
         <v>234</v>
       </c>
       <c r="C129" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>235</v>
       </c>
       <c r="B130" t="s">
         <v>236</v>
       </c>
       <c r="C130" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>237</v>
       </c>
       <c r="B131" t="s">
         <v>238</v>
       </c>
       <c r="C131" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>239</v>
       </c>
       <c r="B132" t="s">
         <v>240</v>
       </c>
       <c r="C132" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>241</v>
       </c>
       <c r="B133" t="s">
         <v>242</v>
       </c>
       <c r="C133" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>243</v>
       </c>
       <c r="B134" t="s">
         <v>244</v>
       </c>
       <c r="C134" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>70</v>
+        <v>245</v>
       </c>
       <c r="B135" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C135" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>246</v>
+        <v>70</v>
       </c>
       <c r="B136" t="s">
         <v>247</v>
       </c>
       <c r="C136" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>248</v>
       </c>
       <c r="B137" t="s">
         <v>249</v>
       </c>
       <c r="C137" t="s">
         <v>201</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>250</v>
       </c>
       <c r="B138" t="s">
         <v>251</v>
       </c>
       <c r="C138" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>252</v>
       </c>
       <c r="B139" t="s">
         <v>253</v>
       </c>
       <c r="C139" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>254</v>
       </c>
       <c r="B140" t="s">
         <v>255</v>
       </c>
       <c r="C140" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>256</v>
       </c>
       <c r="B141" t="s">
         <v>257</v>
       </c>
       <c r="C141" t="s">
         <v>203</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>258</v>
       </c>
       <c r="B142" t="s">
         <v>259</v>
       </c>
       <c r="C142" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>260</v>
       </c>
       <c r="B143" t="s">
         <v>261</v>
       </c>
       <c r="C143" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>72</v>
+        <v>262</v>
       </c>
       <c r="B144" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C144" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>263</v>
+        <v>72</v>
       </c>
       <c r="B145" t="s">
         <v>264</v>
       </c>
       <c r="C145" t="s">
-        <v>147</v>
+        <v>220</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
-        <v>147</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>