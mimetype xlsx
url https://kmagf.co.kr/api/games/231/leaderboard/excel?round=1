--- v0 (2026-06-29)
+++ v1 (2026-09-27)
@@ -13,68 +13,71 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="22">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>박상목</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...1 lines deleted...]
-    <t>박상목</t>
   </si>
   <si>
     <t>강권오</t>
   </si>
   <si>
     <t>정현호</t>
   </si>
   <si>
     <t>송문수</t>
   </si>
   <si>
     <t>허지백</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>문지선</t>
   </si>
   <si>
     <t>손기민</t>
   </si>
   <si>
     <t>박준철</t>
   </si>
@@ -175,258 +178,258 @@
     <col min="4" max="4" width="7.03125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D3" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D5" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D6" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D7" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D13" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D14" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C17" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>